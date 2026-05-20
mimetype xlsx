--- v0 (2026-02-04)
+++ v1 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Prestadores" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Alojamientos" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Atractivos Turísticos" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -428,1227 +428,3069 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:G84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="80" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="8" customWidth="1" min="7" max="7"/>
-[...1 lines deleted...]
-    <col width="80" customWidth="1" min="9" max="9"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Plazas</t>
-[...8 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="30" customHeight="1">
+    <row r="2" ht="90" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>ARGENTINO</t>
+          <t>Hotel Argentino</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>2</v>
       </c>
       <c r="D2" t="n">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>140</v>
       </c>
       <c r="F2" t="n">
-        <v>50</v>
-[...6 lines deleted...]
-    <row r="3" ht="30" customHeight="1">
+        <v>85</v>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>ARGENTINO
+Dirección: BELGRANO n° 2225
+Tel: 2234910918
+Email: info@argentinohotelmdp.com.ar
+Web: https://www.argentinohotelmdp.com.ar
+Redes: https://www.argentinohotelmdp.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="90" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>ASTOR</t>
+          <t>Astor</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>5</v>
       </c>
       <c r="D3" t="n">
         <v>385</v>
       </c>
       <c r="E3" t="n">
-        <v>300</v>
+        <v>250</v>
       </c>
       <c r="F3" t="n">
-        <v>250</v>
-[...6 lines deleted...]
-    <row r="4" ht="30" customHeight="1">
+        <v>400</v>
+      </c>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>ASTOR
+Dirección: Entre Ríos N°1649
+Tel: 02234921616
+Email: reservas@hotelastor.com.ar
+Web: https://www.hotelastor.com.ar
+Redes: https://www.hotelastor.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="90" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>ELEGANCE HOTEL</t>
+          <t>Elegance Hotel</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>1</v>
       </c>
-      <c r="D4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="n">
-        <v>100</v>
-[...9 lines deleted...]
-    <row r="5" ht="30" customHeight="1">
+        <v>80</v>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>ELEGANCE HOTEL
+Dirección: MATHEU Nº 160
+Tel: +542234515295 [fijo], +542983545733 [celular]
+Email: hotel@elegancemardelplata.com.ar, comercial@elegancemardelplata.com.ar
+Web: https://www.elegancehotel.com.ar
+Redes: https://www.hotelelegance.mardelplata.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="75" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>HOTEL ANTARTIDA</t>
+          <t>Gran Hotel Dorá</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D5" t="n">
+        <v>972</v>
+      </c>
+      <c r="E5" t="n">
         <v>400</v>
       </c>
-      <c r="E5" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="n">
-        <v>320</v>
-[...11 lines deleted...]
-    <row r="6" ht="30" customHeight="1">
+        <v>300</v>
+      </c>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>GRAN HOTEL DORA
+Dirección: Buenos Aires N° 1841
+Tel: 2234910033
+Email: reservas@hoteldora.com.ar
+Web: https://www.hoteldora.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="90" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>HOTEL GUERRERO</t>
+          <t>Hotel Antartida</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>3</v>
       </c>
       <c r="D6" t="n">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="E6" t="n">
-        <v>90</v>
+        <v>420</v>
       </c>
       <c r="F6" t="n">
-        <v>120</v>
-[...6 lines deleted...]
-    <row r="7" ht="30" customHeight="1">
+        <v>320</v>
+      </c>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>HOTEL ANTARTIDA
+Dirección: AV. LURO 2156
+Tel: 02234915450, 4915454
+Email: reservasantartida@iosfa.gob.ar
+Web: https://www.hotelantartida.com.ar
+Redes: https://www.hotelantartida.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="90" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>HOTEL RIVIERA</t>
+          <t>Hotel Guerrero</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>3</v>
       </c>
       <c r="D7" t="n">
-        <v>418</v>
+        <v>250</v>
       </c>
       <c r="E7" t="n">
-        <v>400</v>
+        <v>90</v>
       </c>
       <c r="F7" t="n">
-        <v>280</v>
-[...11 lines deleted...]
-    <row r="8" ht="30" customHeight="1">
+        <v>120</v>
+      </c>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>HOTEL GUERRERO
+Dirección: JUAN B. ALBERDI N° 2288
+Tel: 02234958851, 24918200
+Email: info@hotelguerrero.com.ar
+Web: https://www.hotelguerrero.com.ar
+Redes: https://www.hotelguerrero.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="90" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>LAS ROCAS</t>
+          <t>Hotel Riviera</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>3</v>
       </c>
       <c r="D8" t="n">
-        <v>145</v>
+        <v>418</v>
       </c>
       <c r="E8" t="n">
+        <v>400</v>
+      </c>
+      <c r="F8" t="n">
+        <v>280</v>
+      </c>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>HOTEL RIVIERA
+Dirección: BELGRANO 2118
+Tel: 02234954021
+Email: reservas@hotelriviera.com.ar
+Web: https://www.hotelriviera.com.ar
+Redes: https://www.hotelriviera.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="75" customHeight="1">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Tronador</t>
+        </is>
+      </c>
+      <c r="C9" t="n">
+        <v>2</v>
+      </c>
+      <c r="D9" t="n">
+        <v>11.2</v>
+      </c>
+      <c r="E9" t="n">
+        <v>20</v>
+      </c>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>HOTEL TRONADOR
+Dirección: MORENO n° 2541
+Tel: +542234951800 [celular]
+Email: info@tronadorhotel.com.ar
+Web: https://www.tronadorhotel.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="90" customHeight="1">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Las Rocas</t>
+        </is>
+      </c>
+      <c r="C10" t="n">
+        <v>3</v>
+      </c>
+      <c r="D10" t="n">
+        <v>100</v>
+      </c>
+      <c r="E10" t="n">
+        <v>130</v>
+      </c>
+      <c r="F10" t="n">
+        <v>70</v>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>LAS ROCAS
+Dirección: ALBERTI 9
+Tel: 02234515362
+Email: info@hotellasrocas.com.ar
+Web: https://www.hotellasrocas.com.ar
+Redes: https://WWW.HOTELLASROCAS.COM.AR, https://hotellasrocas.com.ar/portal/es-es/37/inicio</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="90" customHeight="1">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Nuevo Ostende</t>
+        </is>
+      </c>
+      <c r="C11" t="n">
+        <v>3</v>
+      </c>
+      <c r="D11" t="n">
+        <v>266</v>
+      </c>
+      <c r="E11" t="n">
+        <v>300</v>
+      </c>
+      <c r="F11" t="n">
+        <v>220</v>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>NUEVO OSTENDE
+Dirección: H. IRIGOYEN n° 1737
+Tel: 2234950081
+Email: gerencia@nuevoostendehotel.com.ar
+Web: https://www.nuevoostendehotel.com.ar
+Redes: https://www.nuevoostendehotel.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="90" customHeight="1">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Primacy</t>
+        </is>
+      </c>
+      <c r="C12" t="n">
+        <v>2</v>
+      </c>
+      <c r="D12" t="n">
+        <v>329</v>
+      </c>
+      <c r="F12" t="n">
+        <v>80</v>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>PRIMACY APART HOTEL
+Dirección: Santa Fe Nº 2464
+Tel: 02234913600
+Email: administracion@primacy.com.ar
+Web: https://www.primacy.com.ar
+Redes: https://www.primacy.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="75" customHeight="1">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+      <c r="C13" t="n">
+        <v>2</v>
+      </c>
+      <c r="E13" t="n">
+        <v>50</v>
+      </c>
+      <c r="F13" t="n">
+        <v>40</v>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>SEC MAR
+Dirección: Santiago del Estero 1228
+Tel: +542235040227 [celular]
+Email: secreservas@ohshoteles.com.ar
+Web: https://sechotel.com.ar/portal/es-es/6/Eventos</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="90" customHeight="1">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Sheraton Mar Del Plata</t>
+        </is>
+      </c>
+      <c r="C14" t="n">
+        <v>8</v>
+      </c>
+      <c r="D14" t="n">
+        <v>1100.75</v>
+      </c>
+      <c r="E14" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F14" t="n">
+        <v>800</v>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>SHERATON MAR DEL PLATA
+Dirección: ALEM n° 4221
+Tel: 2234619400
+Email: reservas@mardelplatasheraton.com
+Web: https://www.sheraton.com/mardelplata
+Redes: https://www.sheraton.com/mardelplata, https://www.marriott.com/mdqsi/</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="75" customHeight="1">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Tierra Del Fuego</t>
+        </is>
+      </c>
+      <c r="C15" t="n">
+        <v>3</v>
+      </c>
+      <c r="D15" t="n">
+        <v>200</v>
+      </c>
+      <c r="E15" t="n">
+        <v>300</v>
+      </c>
+      <c r="F15" t="n">
         <v>180</v>
       </c>
-      <c r="F8" t="n">
-[...8 lines deleted...]
-      <c r="A9" s="2" t="inlineStr">
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>TIERRA DEL FUEGO
+Dirección: ENTRE RIOS N° 1519/1525
+Tel: +5402234915667 [celular]
+Email: gabriela.germino@iosfa.gob.ar
+Web: https://turismo.iosfa.gob.ar/Port_TierraDelFuego.php</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="90" customHeight="1">
+      <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
-      <c r="B9" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="n">
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Torres De Manantiales Apart Hotel</t>
+        </is>
+      </c>
+      <c r="C16" t="n">
+        <v>12</v>
+      </c>
+      <c r="D16" t="n">
+        <v>515</v>
+      </c>
+      <c r="E16" t="n">
+        <v>800</v>
+      </c>
+      <c r="F16" t="n">
+        <v>500</v>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>TORRES DE MANANTIALES
+Dirección: ALBERTI 453
+Tel: +542235492402 [whatsapp]
+Email: manantiales@manantiales.com.ar
+Web: https://www.manantiales.com.ar
+Redes: https://WWW.MANANTIALES.COM.AR</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="75" customHeight="1">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Uthgra Presidente Juan D. Peron</t>
+        </is>
+      </c>
+      <c r="C17" t="n">
         <v>3</v>
       </c>
-      <c r="D9" t="n">
-[...19 lines deleted...]
-      <c r="A10" s="2" t="inlineStr">
+      <c r="E17" t="n">
+        <v>600</v>
+      </c>
+      <c r="F17" t="n">
+        <v>400</v>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>UTHGRA PRESIDENTE PERÓN
+Dirección: Tucumán 2662
+Tel: 2234951689
+Email: info@uthgramardelplata.com.ar
+Redes: https://uthgramardelplata.com.ar/, https://www.uthgramardelplata.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="90" customHeight="1">
+      <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
-      <c r="B10" s="2" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A11" s="2" t="inlineStr">
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Uthgra Sasso</t>
+        </is>
+      </c>
+      <c r="C18" t="n">
+        <v>4</v>
+      </c>
+      <c r="D18" t="n">
+        <v>769</v>
+      </c>
+      <c r="E18" t="n">
+        <v>700</v>
+      </c>
+      <c r="F18" t="n">
+        <v>280</v>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>UTHGRA SASSO
+Dirección: Avenida de los Trabajadores N° 3545
+Tel: 02234999000
+Email: reservas@uthgrasasso.com.ar
+Web: https://www.uthgrasasso.com.ar
+Redes: https://www.uthgrasasso.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="90" customHeight="1">
+      <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
-      <c r="B11" s="2" t="inlineStr">
-[...43 lines deleted...]
-      <c r="E12" t="n">
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>Rct Club Vacacional</t>
+        </is>
+      </c>
+      <c r="C19" t="n">
+        <v>7</v>
+      </c>
+      <c r="D19" t="n">
+        <v>400</v>
+      </c>
+      <c r="E19" t="n">
         <v>500</v>
       </c>
-      <c r="F12" t="n">
-[...190 lines deleted...]
-      <c r="I19" t="inlineStr"/>
+      <c r="F19" t="n">
+        <v>400</v>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>RCT CLUB VACACIONAL y SPA
+Dirección: RUTA  PROVINCIAL 11 KM 542,500
+Tel: 2234641111
+Email: recepcion@rct.coop
+Web: https://www.rct.com.ar
+Redes: https://www.rct.com.ar</t>
+        </is>
+      </c>
     </row>
     <row r="20" ht="30" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Club de Mar</t>
+          <t>Aula Magna de la Facultad de Derecho de la Universidad Nacional de Mar del Plata</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D20" t="n">
-        <v>121</v>
+        <v>300</v>
       </c>
       <c r="E20" t="n">
-        <v>110</v>
-[...6 lines deleted...]
-    <row r="21" ht="30" customHeight="1">
+        <v>280</v>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Aula Magna de la Facultad de Derecho de la Universidad Nacional de Mar del Plata
+Redes: https://derecho.mdp.edu.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="75" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Club de Mar</t>
+          <t>Casa del Mar Villa García Uriburu</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D21" t="n">
-        <v>121</v>
+        <v>325</v>
       </c>
       <c r="E21" t="n">
-        <v>110</v>
+        <v>300</v>
       </c>
       <c r="F21" t="n">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="I21" t="inlineStr"/>
+        <v>220</v>
+      </c>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Casa del Mar Villa García Uriburu
+Dirección: Scaglia 5400
+Tel: +542236185299 [celular]
+Email: casadelmar1.mdp@gmail.com
+Redes: https://www.instagram.com/casadelmar_mdp/?hl=es</t>
+        </is>
+      </c>
     </row>
     <row r="22" ht="30" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Club Mar del Plata Golf Los Acantilados</t>
+          <t>Casa Pampa</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>4</v>
       </c>
       <c r="E22" t="n">
-        <v>250</v>
-[...4 lines deleted...]
-      <c r="I22" t="inlineStr"/>
+        <v>300</v>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Casa Pampa
+Redes: https://casapampa.com.ar/</t>
+        </is>
+      </c>
     </row>
     <row r="23" ht="30" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Club Once Unidos</t>
+          <t>Centro Cultural Osvaldo Soriano</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D23" t="n">
-        <v>4000</v>
+        <v>106.15</v>
       </c>
       <c r="E23" t="n">
-        <v>3000</v>
-[...1 lines deleted...]
-      <c r="I23" t="inlineStr"/>
+        <v>90</v>
+      </c>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Centro Cultural Osvaldo Soriano
+Redes: https://www.facebook.com/ccosvaldosoriano</t>
+        </is>
+      </c>
     </row>
     <row r="24" ht="30" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Espacio Chauvin</t>
+          <t>Centro de Arte Radio City- Roxy- Melany</t>
         </is>
       </c>
       <c r="C24" t="n">
         <v>3</v>
       </c>
-      <c r="I24" t="inlineStr"/>
+      <c r="D24" t="n">
+        <v>378</v>
+      </c>
+      <c r="E24" t="n">
+        <v>1363</v>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Centro de Arte Radio City- Roxy- Melany
+Redes: https://centrodeartemdp.com/</t>
+        </is>
+      </c>
     </row>
     <row r="25" ht="30" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Facultad de Ciencias Económicas de la Universidad Nacional de Mar del Plata</t>
+          <t>Club Mar del Plata Golf Los Acantilados</t>
         </is>
       </c>
       <c r="C25" t="n">
         <v>1</v>
       </c>
+      <c r="D25" t="n">
+        <v>240</v>
+      </c>
       <c r="E25" t="n">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="I25" t="inlineStr"/>
+        <v>250</v>
+      </c>
+      <c r="F25" t="n">
+        <v>200</v>
+      </c>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Club Mar del Plata Golf Los Acantilados
+Redes: https://www.acantiladosgolfclub.com/</t>
+        </is>
+      </c>
     </row>
     <row r="26" ht="30" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>La Esperanza Recreo de Campo</t>
+          <t>Club Once Unidos</t>
         </is>
       </c>
       <c r="C26" t="n">
         <v>1</v>
       </c>
+      <c r="D26" t="n">
+        <v>4000</v>
+      </c>
       <c r="E26" t="n">
-        <v>220</v>
-[...7 lines deleted...]
-Redes: 2: https://www.instagram.com/laesperanza.eventos/?hl=es</t>
+        <v>3000</v>
+      </c>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Club Once Unidos
+Redes: https://www.onceunidos.com/</t>
         </is>
       </c>
     </row>
     <row r="27" ht="30" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>La Victoriana Complejo</t>
+          <t>Espacio Chauvin</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D27" t="n">
-        <v>200</v>
+        <v>141</v>
       </c>
       <c r="E27" t="n">
         <v>180</v>
       </c>
-      <c r="F27" t="n">
-[...2 lines deleted...]
-      <c r="I27" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Espacio Chauvin
+Redes: https://chauvin.com.ar/</t>
+        </is>
+      </c>
     </row>
     <row r="28" ht="30" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Luxemburgo Haus</t>
+          <t>Facultad de Ciencias Económicas de la Universidad Nacional de Mar del Plata</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>1</v>
       </c>
       <c r="E28" t="n">
-        <v>400</v>
-[...4 lines deleted...]
-      <c r="I28" t="inlineStr"/>
+        <v>300</v>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Ciencias Económicas de la Universidad Nacional de Mar del Plata
+Redes: https://eco.mdp.edu.ar//</t>
+        </is>
+      </c>
     </row>
     <row r="29" ht="30" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Manantiales Villa Gainza Paz</t>
+          <t>La Esperanza Recreo de Campo</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>1</v>
       </c>
       <c r="E29" t="n">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="F29" t="n">
-        <v>100</v>
-[...4 lines deleted...]
-Redes: 2: https://www.instagram.com/manantialeseventos/</t>
+        <v>180</v>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>La Esperanza Recreo de Campo
+Redes: https://www.instagram.com/laesperanza.eventos/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="30" ht="30" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Mar del Plata Golf Club</t>
+          <t>Luxemburgo Haus</t>
         </is>
       </c>
       <c r="C30" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D30" t="n">
-        <v>140</v>
+        <v>375</v>
       </c>
       <c r="E30" t="n">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="F30" t="n">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="I30" t="inlineStr"/>
+        <v>280</v>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Luxemburgo Haus
+Redes: http://luxemburgo-haus.com.ar/</t>
+        </is>
+      </c>
     </row>
     <row r="31" ht="30" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Mirador Waikiki</t>
+          <t>Manantiales Villa Gainza Paz</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D31" t="n">
-        <v>450</v>
+        <v>128</v>
       </c>
       <c r="E31" t="n">
-        <v>500</v>
-[...4 lines deleted...]
-Redes: 2: https://www.instagram.com/complejowaikiki/?hl=es</t>
+        <v>130</v>
+      </c>
+      <c r="F31" t="n">
+        <v>100</v>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Manantiales Villa Gainza Paz
+Redes: https://www.instagram.com/manantialeseventos/</t>
         </is>
       </c>
     </row>
     <row r="32" ht="30" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Tío Curzio</t>
+          <t>Mar del Plata Golf Club</t>
         </is>
       </c>
       <c r="C32" t="n">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="D32" t="n">
+        <v>140</v>
       </c>
       <c r="E32" t="n">
-        <v>1900</v>
+        <v>200</v>
       </c>
       <c r="F32" t="n">
-        <v>1300</v>
-[...1 lines deleted...]
-      <c r="I32" t="inlineStr"/>
+        <v>250</v>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Mar del Plata Golf Club
+Redes: https://mardelplatagolfclub.com.ar/</t>
+        </is>
+      </c>
     </row>
     <row r="33" ht="30" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>La Normandina</t>
+          <t>Mirador Waikiki</t>
         </is>
       </c>
       <c r="C33" t="n">
         <v>1</v>
       </c>
       <c r="D33" t="n">
-        <v>650</v>
+        <v>450</v>
       </c>
       <c r="E33" t="n">
-        <v>800</v>
-[...1 lines deleted...]
-      <c r="F33" t="n">
         <v>500</v>
       </c>
-      <c r="I33" s="2" t="inlineStr">
-[...2 lines deleted...]
-Redes: 2: https://www.instagram.com/lanormandina_complejo/?hl=es</t>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Mirador Waikiki
+Redes: https://www.instagram.com/complejowaikiki/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="34" ht="30" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Teatro Auditorium</t>
+          <t>Tío Curzio</t>
         </is>
       </c>
       <c r="C34" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D34" t="n">
-        <v>1200</v>
+        <v>650</v>
       </c>
       <c r="E34" t="n">
-        <v>988</v>
-[...1 lines deleted...]
-      <c r="I34" t="inlineStr"/>
+        <v>800</v>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Tío Curzio
+Redes: https://tiocurzio.com/</t>
+        </is>
+      </c>
     </row>
     <row r="35" ht="30" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Teatro Colón</t>
+          <t>La Normandina</t>
         </is>
       </c>
       <c r="C35" t="n">
         <v>1</v>
       </c>
       <c r="D35" t="n">
-        <v>234</v>
+        <v>650</v>
       </c>
       <c r="E35" t="n">
+        <v>800</v>
+      </c>
+      <c r="F35" t="n">
         <v>500</v>
       </c>
-      <c r="I35" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>La Normandina
+Redes: https://www.instagram.com/lanormandina_complejo/?hl=es</t>
+        </is>
+      </c>
     </row>
     <row r="36" ht="30" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Torreón del Monje</t>
+          <t>Teatro Auditorium</t>
         </is>
       </c>
       <c r="C36" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E36" t="n">
-        <v>350</v>
-[...4 lines deleted...]
-      <c r="I36" t="inlineStr"/>
+        <v>982</v>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Teatro Auditorium
+Redes: https://teatroauditorium.gba.gob.ar/</t>
+        </is>
+      </c>
     </row>
     <row r="37" ht="30" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Universidad CAECE</t>
+          <t>Teatro Colón</t>
         </is>
       </c>
       <c r="C37" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D37" t="n">
-        <v>180</v>
+        <v>234</v>
       </c>
       <c r="E37" t="n">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="I37" t="inlineStr"/>
+        <v>500</v>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Teatro Colón
+Redes: https://www.mardelplata.gob.ar/colonprogramacion</t>
+        </is>
+      </c>
     </row>
     <row r="38" ht="30" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
+          <t>Torreón del Monje</t>
+        </is>
+      </c>
+      <c r="C38" t="n">
+        <v>5</v>
+      </c>
+      <c r="E38" t="n">
+        <v>1200</v>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Torreón del Monje
+Redes: https://torreondelmonje.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="30" customHeight="1">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>Universidad CAECE</t>
+        </is>
+      </c>
+      <c r="C39" t="n">
+        <v>2</v>
+      </c>
+      <c r="D39" t="n">
+        <v>180</v>
+      </c>
+      <c r="E39" t="n">
+        <v>180</v>
+      </c>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Universidad CAECE
+Redes: https://www.ucaecemdp.edu.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="30" customHeight="1">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
           <t>Universidad Tecnológica Nacional</t>
         </is>
       </c>
-      <c r="C38" t="n">
+      <c r="C40" t="n">
         <v>2</v>
       </c>
-      <c r="E38" t="n">
+      <c r="E40" t="n">
         <v>150</v>
       </c>
-      <c r="I38" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Universidad Tecnológica Nacional
+Redes: https://mdp.utn.edu.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="75" customHeight="1">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>Salón Gran Hotel Continental</t>
+        </is>
+      </c>
+      <c r="C41" t="n">
+        <v>3</v>
+      </c>
+      <c r="D41" t="n">
+        <v>85</v>
+      </c>
+      <c r="E41" t="n">
+        <v>40</v>
+      </c>
+      <c r="F41" t="n">
+        <v>30</v>
+      </c>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Gran Hotel Continental
+Dirección: Córdoba 1929
+Tel: +542235116383 [whatsapp]
+Email: reservas@hotelcontinentalmdq.com.ar
+Redes: https://www.hotelcontinentalmdq.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="30" customHeight="1">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>Salón Gran Hotel Hermitage</t>
+        </is>
+      </c>
+      <c r="C42" t="n">
+        <v>8</v>
+      </c>
+      <c r="D42" t="n">
+        <v>875</v>
+      </c>
+      <c r="E42" t="n">
+        <v>900</v>
+      </c>
+      <c r="F42" t="n">
+        <v>600</v>
+      </c>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Gran Hotel Hermitage
+Redes: https://www.hermitagehotel.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="60" customHeight="1">
+      <c r="A43" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel 15 de Mayo</t>
+        </is>
+      </c>
+      <c r="C43" t="n">
+        <v>2</v>
+      </c>
+      <c r="D43" t="n">
+        <v>170</v>
+      </c>
+      <c r="E43" t="n">
+        <v>150</v>
+      </c>
+      <c r="F43" t="n">
+        <v>120</v>
+      </c>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Hotel 15 de Mayo
+Tel: +5402234951388 [celular]
+Email: info@hotel15demayo.com
+Redes: https://hotel15demayo.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="75" customHeight="1">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Costa Galana</t>
+        </is>
+      </c>
+      <c r="C44" t="n">
+        <v>6</v>
+      </c>
+      <c r="D44" t="n">
+        <v>610</v>
+      </c>
+      <c r="E44" t="n">
+        <v>800</v>
+      </c>
+      <c r="F44" t="n">
+        <v>550</v>
+      </c>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>COSTA GALANA
+Dirección: Boulevard Patricio Peralta Ramos N° 5725
+Tel: +5422333456204 [fijo]
+Email: comercial@hotelcostagalana.com
+Redes: https://www.hotelcostagalana.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="60" customHeight="1">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Dos Reyes</t>
+        </is>
+      </c>
+      <c r="C45" t="n">
+        <v>1</v>
+      </c>
+      <c r="D45" t="n">
+        <v>205</v>
+      </c>
+      <c r="E45" t="n">
+        <v>250</v>
+      </c>
+      <c r="F45" t="n">
+        <v>170</v>
+      </c>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Dos Reyes
+Tel: +542235601165 [whatsapp]
+Email: corporativo@dosreyes.com.ar
+Redes: https://dosreyes.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="75" customHeight="1">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Iruña</t>
+        </is>
+      </c>
+      <c r="C46" t="n">
+        <v>5</v>
+      </c>
+      <c r="D46" t="n">
+        <v>120</v>
+      </c>
+      <c r="E46" t="n">
+        <v>90</v>
+      </c>
+      <c r="F46" t="n">
+        <v>90</v>
+      </c>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Iruña
+Tel: +542235244120 [celular]
+Email: fnatalino@alvarezarguelles.com
+Web: https://www.hoteliruna.com
+Redes: https://www.hoteliruna.com/?gad_source=1&amp;gad_campaignid=23262544304&amp;gbraid=0AAAABB-PfxfqTI2jne2yz0aiJ80ldoy0F&amp;gclid=Cj0KCQiApfjKBhC0ARIsAMiR_IsEf4ajbHfg8ScpPmQ76mAxW5btEL1xn7cLlivDhRuNIVja8dIibNMaAvIMEALw_wcB</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="30" customHeight="1">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Presidente</t>
+        </is>
+      </c>
+      <c r="C47" t="n">
+        <v>5</v>
+      </c>
+      <c r="D47" t="n">
+        <v>113</v>
+      </c>
+      <c r="E47" t="n">
+        <v>150</v>
+      </c>
+      <c r="F47" t="n">
+        <v>120</v>
+      </c>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Presidente
+Redes: https://www.hotelpresidentemardelplata.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="90" customHeight="1">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>Salón Torres de Manantiales</t>
+        </is>
+      </c>
+      <c r="C48" t="n">
+        <v>12</v>
+      </c>
+      <c r="D48" t="n">
+        <v>515</v>
+      </c>
+      <c r="E48" t="n">
+        <v>800</v>
+      </c>
+      <c r="F48" t="n">
+        <v>500</v>
+      </c>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>TORRES DE MANANTIALES
+Dirección: ALBERTI 453
+Tel: +542235492402 [whatsapp]
+Email: manantiales@manantiales.com.ar
+Web: https://www.manantiales.com.ar
+Redes: https://WWW.MANANTIALES.COM.AR</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="90" customHeight="1">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>Salón San Remo Grand Hotel</t>
+        </is>
+      </c>
+      <c r="C49" t="n">
+        <v>1</v>
+      </c>
+      <c r="E49" t="n">
+        <v>100</v>
+      </c>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>SAN REMO GRAND HOTEL
+Dirección: BELGRANO N° 2338
+Tel: +542234172848 [celular]
+Email: mardelplata@sanremohoteles.com
+Web: https://www.sanremohoteles.com/mar-del-plata.html
+Redes: https://www.sanremohoteles.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="90" customHeight="1">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>Salón NH Gran Hotel Provincial</t>
+        </is>
+      </c>
+      <c r="C50" t="n">
+        <v>14</v>
+      </c>
+      <c r="D50" t="n">
+        <v>1325</v>
+      </c>
+      <c r="E50" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F50" t="n">
+        <v>1000</v>
+      </c>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>NH GRAN HOTEL PROVINCIAL
+Dirección: PATRICIO PERALTA RAMOS N° 2502
+Tel: +542235455371 [fijo]
+Email: vc.salvatierra@nh-hotels.com
+Web: https://www.nh-hotels.com/ar/hoteles/mar-del-plata
+Redes: https://www.nh-hotels.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="75" customHeight="1">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>Salón Intersur Hotel 13 de Julio</t>
+        </is>
+      </c>
+      <c r="C51" t="n">
+        <v>8</v>
+      </c>
+      <c r="D51" t="n">
+        <v>550</v>
+      </c>
+      <c r="E51" t="n">
+        <v>800</v>
+      </c>
+      <c r="F51" t="n">
+        <v>450</v>
+      </c>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>13 DE JULIO
+Dirección: 9 DE JULIO 2777
+Tel: +542234994400 [fijo]
+Email: eventosespeciales@hotel13dejuliomdq.com.ar
+Redes: https://www.hotel13dejuliomdq.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="75" customHeight="1">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Spa República</t>
+        </is>
+      </c>
+      <c r="C52" t="n">
+        <v>4</v>
+      </c>
+      <c r="D52" t="n">
+        <v>108</v>
+      </c>
+      <c r="E52" t="n">
+        <v>200</v>
+      </c>
+      <c r="F52" t="n">
+        <v>120</v>
+      </c>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>SPA REPUBLICA
+Dirección: Cordoba 1968
+Tel: +542234921142 [fijo], +542234921147 [celular]
+Email: eventos@hotelsparepublica.com.ar
+Redes: https://WWW.HOTELSPAREPUBLICA.COM.AR</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="30" customHeight="1">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Santa Teresita</t>
+        </is>
+      </c>
+      <c r="C53" t="n">
+        <v>1</v>
+      </c>
+      <c r="D53" t="n">
+        <v>390</v>
+      </c>
+      <c r="E53" t="n">
+        <v>350</v>
+      </c>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Santa Teresita
+Redes: https://www.ghsantateresita.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="90" customHeight="1">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Saint Jeanne</t>
+        </is>
+      </c>
+      <c r="C54" t="n">
+        <v>1</v>
+      </c>
+      <c r="D54" t="n">
+        <v>50</v>
+      </c>
+      <c r="E54" t="n">
+        <v>72</v>
+      </c>
+      <c r="F54" t="n">
+        <v>56</v>
+      </c>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>HOTEL SAINTE JEANNE
+Dirección: Guemes 2850
+Tel: +5401144098528 [fijo]
+Email: recepcion@hotelsaintejeanne.com
+Web: https://hotelsaintejeanne.com/es/
+Redes: https://www.hotelsaintejeanne.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="30" customHeight="1">
+      <c r="A55" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>Salón Estancia Santa Isabel</t>
+        </is>
+      </c>
+      <c r="C55" t="n">
+        <v>3</v>
+      </c>
+      <c r="D55" t="n">
+        <v>450</v>
+      </c>
+      <c r="E55" t="n">
+        <v>580</v>
+      </c>
+      <c r="F55" t="n">
+        <v>400</v>
+      </c>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Estancia Santa Isabel
+Redes: https://santa-isabel.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="30" customHeight="1">
+      <c r="A56" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>Salón Centro Cultural Paseo Aldrey</t>
+        </is>
+      </c>
+      <c r="C56" t="n">
+        <v>1</v>
+      </c>
+      <c r="D56" t="n">
+        <v>1096</v>
+      </c>
+      <c r="E56" t="n">
+        <v>1200</v>
+      </c>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Centro Cultural Paseo Aldrey
+Redes: https://www.instagram.com/paseoaldreymdp/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="30" customHeight="1">
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>Complejo Natatorio Alberto Zorrilla</t>
+        </is>
+      </c>
+      <c r="C57" t="n">
+        <v>1</v>
+      </c>
+      <c r="E57" t="n">
+        <v>1400</v>
+      </c>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Complejo Natatorio Alberto Zorrilla
+Redes: https://www.mardelplata.gob.ar/natatorioemder, https://www.instagram.com/natatoriozorrilla/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="30" customHeight="1">
+      <c r="A58" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>Estadio de Atletismo Justo Román</t>
+        </is>
+      </c>
+      <c r="C58" t="n">
+        <v>1</v>
+      </c>
+      <c r="D58" t="n">
+        <v>90</v>
+      </c>
+      <c r="E58" t="n">
+        <v>80</v>
+      </c>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Estadio de Atletismo Justo Román
+Redes: https://www.mardelplata.gob.ar/pistadeatletismo, https://www.instagram.com/explore/locations/271159882/pista-de-atletismo-justo-roman/</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="30" customHeight="1">
+      <c r="A59" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>Estadio José María Minella</t>
+        </is>
+      </c>
+      <c r="C59" t="n">
+        <v>6</v>
+      </c>
+      <c r="D59" t="n">
+        <v>176</v>
+      </c>
+      <c r="E59" t="n">
+        <v>150</v>
+      </c>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Estadio José María Minella
+Redes: https://www.mardelplata.gob.ar/estadiominella</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" ht="30" customHeight="1">
+      <c r="A60" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>Estadio Panamericano de Hockey sobre Césped Sintético</t>
+        </is>
+      </c>
+      <c r="C60" t="n">
+        <v>2</v>
+      </c>
+      <c r="D60" t="n">
+        <v>180</v>
+      </c>
+      <c r="E60" t="n">
+        <v>100</v>
+      </c>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Estadio Panamericano de Hockey sobre Césped Sintético
+Redes: https://www.instagram.com/explore/locations/191523918138957/estadio-panamericano-de-hockey-mar-del-plata/, https://www.mardelplata.gob.ar/estadiopanamericanodehockey</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" ht="30" customHeight="1">
+      <c r="A61" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>Velódromo Julio Polet</t>
+        </is>
+      </c>
+      <c r="C61" t="n">
+        <v>2</v>
+      </c>
+      <c r="D61" t="n">
+        <v>180</v>
+      </c>
+      <c r="E61" t="n">
+        <v>100</v>
+      </c>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Velódromo Julio Polet
+Redes: https://www.instagram.com/explore/locations/817602695/velodromo-julio-polet/, https://www.mardelplata.gob.ar/velodromo</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" ht="30" customHeight="1">
+      <c r="A62" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>Salón Museo MAR</t>
+        </is>
+      </c>
+      <c r="C62" t="n">
+        <v>1</v>
+      </c>
+      <c r="D62" t="n">
+        <v>200</v>
+      </c>
+      <c r="E62" t="n">
+        <v>200</v>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Museo MAR
+Redes: https://www.instagram.com/marmuseo/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="30" customHeight="1">
+      <c r="A63" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>Patinódromo Luís A Lugea</t>
+        </is>
+      </c>
+      <c r="C63" t="n">
+        <v>7</v>
+      </c>
+      <c r="D63" t="n">
+        <v>180</v>
+      </c>
+      <c r="E63" t="n">
+        <v>100</v>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Patinódromo Luís A Lugea
+Redes: https://www.mardelplata.gob.ar/Patinodromo</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="30" customHeight="1">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>Polideportivo Islas Malvinas</t>
+        </is>
+      </c>
+      <c r="C64" t="n">
+        <v>5</v>
+      </c>
+      <c r="D64" t="n">
+        <v>180</v>
+      </c>
+      <c r="E64" t="n">
+        <v>50</v>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Polideportivo Islas Malvinas
+Redes: https://www.instagram.com/explore/locations/13959101/estadio-polideportivo-islas-malvinas/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="60" customHeight="1">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>Universidad Nacional de Mar del Plata- Rectorado</t>
+        </is>
+      </c>
+      <c r="C65" t="n">
+        <v>1</v>
+      </c>
+      <c r="E65" t="n">
+        <v>150</v>
+      </c>
+      <c r="F65" t="n">
+        <v>120</v>
+      </c>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Universidad Nacional de Mar del Plata-Rectorado
+Tel: +5402234752626 [celular]
+Email: webadmin@mdp.edu.ar
+Web: https://www.mdp.edu.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" ht="60" customHeight="1">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Ciencias Económicas y Sociales de la Universidad Nacional de Mar del Plata</t>
+        </is>
+      </c>
+      <c r="C66" t="n">
+        <v>1</v>
+      </c>
+      <c r="E66" t="n">
+        <v>300</v>
+      </c>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Ciencias Económicas y Sociales de la Universidad Nacional de Mar del Plata
+Tel: +5402234749696 [celular]
+Email: administracion@eco.mdp.edu.ar
+Web: https://www.eco.mdp.edu.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" ht="60" customHeight="1">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Derecho de la Universidad Nacional de Mar del Plata</t>
+        </is>
+      </c>
+      <c r="C67" t="n">
+        <v>1</v>
+      </c>
+      <c r="E67" t="n">
+        <v>308</v>
+      </c>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Derecho de la Universidad Nacional de Mar del Plata
+Tel: +5402234940607 [fijo]
+Email: coordere@mdp.edu.ar
+Web: https://www.mdp.edu.ar/derecho</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" ht="60" customHeight="1">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Ciencias Exactas y Naturales de la Universidad Nacional de Mar del Plata</t>
+        </is>
+      </c>
+      <c r="C68" t="n">
+        <v>1</v>
+      </c>
+      <c r="D68" t="n">
+        <v>300</v>
+      </c>
+      <c r="E68" t="n">
+        <v>300</v>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Facultad de Ciencias Exactas y Naturales de la Universidad Nacional de Mar del Plata
+Tel: +5402234753150 [celular]
+Email: cecom@mdp.edu.ar
+Web: https://exactas.mdp.edu.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="60" customHeight="1">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>Complejo Recreativo Islas Malvinas</t>
+        </is>
+      </c>
+      <c r="C69" t="n">
+        <v>2</v>
+      </c>
+      <c r="D69" t="n">
+        <v>340</v>
+      </c>
+      <c r="E69" t="n">
+        <v>250</v>
+      </c>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Complejo Recreativo Islas Malvinas
+Tel: +542234398399 [whatsapp]
+Email: werci@hotmail.com
+Web: https://www.complejocrim.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="45" customHeight="1">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>Complejo La Serranita</t>
+        </is>
+      </c>
+      <c r="C70" t="n">
+        <v>2</v>
+      </c>
+      <c r="E70" t="n">
+        <v>120</v>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Complejo La Serranita
+Email: info@complejolaserranita.com
+Web: https://www.complejolaserranita.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="45" customHeight="1">
+      <c r="A71" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>Centro Asturiano</t>
+        </is>
+      </c>
+      <c r="C71" t="n">
+        <v>1</v>
+      </c>
+      <c r="D71" t="n">
+        <v>532</v>
+      </c>
+      <c r="F71" t="n">
+        <v>600</v>
+      </c>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Centro Asturiano
+Tel: +5402234936943 [celular]
+Email: asturianomdq@hotmail.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="60" customHeight="1">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>Sociedad Italiana de Socorros Mutuos</t>
+        </is>
+      </c>
+      <c r="C72" t="n">
+        <v>3</v>
+      </c>
+      <c r="D72" t="n">
+        <v>300</v>
+      </c>
+      <c r="E72" t="n">
+        <v>340</v>
+      </c>
+      <c r="F72" t="n">
+        <v>240</v>
+      </c>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Sociedad Italiana de Socorros Mutuos
+Tel: +542235508432 [whatsapp]
+Email: sociedadgaribaldimdp@hotmail.com
+Web: https://www.sociedad-italiana.org.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" ht="60" customHeight="1">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>Tribeca Beach</t>
+        </is>
+      </c>
+      <c r="C73" t="n">
+        <v>1</v>
+      </c>
+      <c r="F73" t="n">
+        <v>140</v>
+      </c>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Tribeca Beach
+Tel: +542236004612 [whatsapp]
+Email: tribecaeventosmdp@gmail.com
+Web: https://www.tribecaeventosmdp.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" ht="45" customHeight="1">
+      <c r="A74" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>Quba</t>
+        </is>
+      </c>
+      <c r="C74" t="n">
+        <v>3</v>
+      </c>
+      <c r="F74" t="n">
+        <v>529</v>
+      </c>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Quba
+Tel: +541158355185 [whatsapp]
+Web: https://www.instagram.com/club_quba/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" ht="45" customHeight="1">
+      <c r="A75" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>Casino Central</t>
+        </is>
+      </c>
+      <c r="C75" t="n">
+        <v>3</v>
+      </c>
+      <c r="D75" t="n">
+        <v>480</v>
+      </c>
+      <c r="E75" t="n">
+        <v>961</v>
+      </c>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Casino Central
+Email: ferrefer.ff@gmail.com
+Web: https://www.casino-central.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="60" customHeight="1">
+      <c r="A76" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>Perla Norte</t>
+        </is>
+      </c>
+      <c r="C76" t="n">
+        <v>1</v>
+      </c>
+      <c r="F76" t="n">
+        <v>110</v>
+      </c>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Perla Norte
+Tel: +542236048364 [whatsapp]
+Email: perlanortebalneario@gmail.com
+Web: https://www.instagram.com/perlanortemdq/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" ht="30" customHeight="1">
+      <c r="A77" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>Ocean Club</t>
+        </is>
+      </c>
+      <c r="C77" t="n">
+        <v>1</v>
+      </c>
+      <c r="F77" t="n">
+        <v>200</v>
+      </c>
+      <c r="G77" t="inlineStr"/>
+    </row>
+    <row r="78" ht="60" customHeight="1">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Mar del Plata- La Bancaria</t>
+        </is>
+      </c>
+      <c r="C78" t="n">
+        <v>1</v>
+      </c>
+      <c r="D78" t="n">
+        <v>208</v>
+      </c>
+      <c r="E78" t="n">
+        <v>200</v>
+      </c>
+      <c r="F78" t="n">
+        <v>110</v>
+      </c>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel Mar del Plata-La Bancaria
+Tel: +542234329192 [whatsapp]
+Email: reservas@labancariahotelmdp.com.ar
+Web: https://www.bancariamdp.org.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="60" customHeight="1">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel y Spa Oscar Lescano- Luz y Fuerza</t>
+        </is>
+      </c>
+      <c r="C79" t="n">
+        <v>2</v>
+      </c>
+      <c r="E79" t="n">
+        <v>100</v>
+      </c>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Salón Hotel y Spa Oscar Lescano-Luz y Fuerza
+Tel: +542236889327 [whatsapp]
+Email: reservas@hoteloscarlescano.com.ar
+Web: https://www.hoteloscarlescano.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" ht="60" customHeight="1">
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>Salón Los Nobles Hostal del Bosque</t>
+        </is>
+      </c>
+      <c r="C80" t="n">
+        <v>3</v>
+      </c>
+      <c r="D80" t="n">
+        <v>92</v>
+      </c>
+      <c r="E80" t="n">
+        <v>140</v>
+      </c>
+      <c r="F80" t="n">
+        <v>100</v>
+      </c>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Salón Los Nobles Hostal del Bosque
+Tel: +542236002439 [whatsapp]
+Email: info@hostaldelbosque.com
+Web: https://www.hostaldelbosque.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="60" customHeight="1">
+      <c r="A81" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>Salón Bodega Trapiche Costa y Pampa</t>
+        </is>
+      </c>
+      <c r="C81" t="n">
+        <v>2</v>
+      </c>
+      <c r="E81" t="n">
+        <v>150</v>
+      </c>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Salón Bodega Trapiche Costa y Pampa
+Tel: +542235284392 [whatsapp]
+Email: turismo@cyptrapiche.com.ar
+Web: https://www.trapiche.com.ar/comin/turismo-chapadmalal</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="30" customHeight="1">
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>La Victoriana Complejo</t>
+        </is>
+      </c>
+      <c r="C82" t="n">
+        <v>1</v>
+      </c>
+      <c r="F82" t="n">
+        <v>280</v>
+      </c>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>La Victoriana Complejo
+Redes: https://lavictoriana.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" ht="30" customHeight="1">
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>Salón Estancia El Jaguel</t>
+        </is>
+      </c>
+      <c r="C83" t="n">
+        <v>1</v>
+      </c>
+      <c r="E83" t="n">
+        <v>400</v>
+      </c>
+      <c r="F83" t="n">
+        <v>240</v>
+      </c>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Estancia El Jaguel
+Redes: https://www.instagram.com/estanciaeljaguel/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="30" customHeight="1">
+      <c r="A84" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>Club de Mar</t>
+        </is>
+      </c>
+      <c r="C84" t="n">
+        <v>4</v>
+      </c>
+      <c r="D84" t="n">
+        <v>121</v>
+      </c>
+      <c r="E84" t="n">
+        <v>110</v>
+      </c>
+      <c r="F84" t="n">
+        <v>100</v>
+      </c>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>Club de Mar
+Redes: https://clubdemar.com.ar/</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - General Pueyrredón</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C9"/>
+  <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="31" customWidth="1" min="1" max="1"/>
-[...1 lines deleted...]
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="52" customWidth="1" min="1" max="1"/>
+    <col width="80" customWidth="1" min="2" max="2"/>
+    <col width="80" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="30" customHeight="1">
+    <row r="2" ht="45" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Bodega Trapiche Costa y Pampa</t>
+          <t>Complejo La Serranita</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>Complejo La Serranita
+Email: info@complejolaserranita.com
+Web: https://www.complejolaserranita.com/</t>
+        </is>
+      </c>
     </row>
     <row r="3" ht="30" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>Aquopolis</t>
+          <t>Mice MDQ Incentives</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Parque Temático</t>
-[...2 lines deleted...]
-      <c r="C3" t="inlineStr"/>
+          <t>Experiencias para turismo de incentivos.</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>Mice MDQ Incentivoes
+Web: https://micemdq.com/</t>
+        </is>
+      </c>
     </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>Aeroclub Mar del Plata</t>
+          <t>Sierra La Vigilancia</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Paseos aéreos</t>
-[...2 lines deleted...]
-      <c r="C4" t="inlineStr"/>
+          <t>Ubicado en Sierra la Vigilancia, es un centro de escalada en roca y actividades de aventura. Un lugar propicio para la práctica de trekking, las caminatas por la naturaleza y actividades de aventura como escalada en roca, rapel y tirolesa.</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>Sierra La Vigilancia
+Web: https://www.sierralavigilancia.com/</t>
+        </is>
+      </c>
     </row>
     <row r="5" ht="30" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>Aerópolis</t>
+          <t>Aquopolis</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Parque Aéreo</t>
-[...2 lines deleted...]
-      <c r="C5" t="inlineStr"/>
+          <t>Parque acuático. Ofrece diversas atracciones como toboganes, piletas, juegos infantiles y diversión extrema. Cuenta con un salón de eventos con capacidad para 180 personas en auditorio.</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>Aquopolis
+Web: https://aquopolis.com.ar/salon-de-eventos/</t>
+        </is>
+      </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>Estancia Santa Isabel</t>
+          <t>Aerópolis</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Casco de Estancia</t>
-[...4 lines deleted...]
-    <row r="7" ht="30" customHeight="1">
+          <t>Parque Aéreo. Con más de 39 puentes colgantes y 4 circuitos de diferente dificultad en tres niveles de altura. Además: Muro de Escalada, Rapel, Caída Libre y 4 Circuitos de Tirolesas.</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>Aerópolis
+Web: https://aeropolis.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="60" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>Mice MDQ Incentives</t>
+          <t>Parapente Mar del Plata</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Experiencias para turismo de incentivos</t>
-[...2 lines deleted...]
-      <c r="C7" t="inlineStr"/>
+          <t>Vuelos de bautismo en parapente biplaza. Con piloto federado y grabación del vuelo en HD. A realizarse en zona serrana o acantilados, con traslado a la zona de vuelo.
+No requiere experiencia previa.
+Menores con autorización de los padres.
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>Parapente Mar del Plata
+Web: https://www.parapentemardelplata.com/</t>
+        </is>
+      </c>
     </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>Parapente Mar del Plata</t>
+          <t>Brewhouse</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Vuelos bautismo en parapente</t>
-[...2 lines deleted...]
-      <c r="C8" t="inlineStr"/>
+          <t>Tour incluye: visita guiada a la fábrica. Degustación de cervezas especiales. Cata con maridaje.</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>Brewhouse
+Web: https://brewhousemdp.com/</t>
+        </is>
+      </c>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>Sierra La Vigilancia</t>
+          <t>Cervecería Antares- Tour cervecero</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Centro de Trekking y Escalada Deportiva</t>
-[...2 lines deleted...]
-      <c r="C9" t="inlineStr"/>
+          <t>Antares abre las puertas de su fábrica para enseñar el proceso de elaboración de las cervezas que tanto se disfrutan. El bar de la fábrica cuenta con más de 20 estilos propios, cervezas invitadas y en colaboración con amigos cerveceros.</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>Cervecería Antares
+Web: https://www.cervezaantares.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="30" customHeight="1">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>Cervecería Baum- Fábrica</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Acceso a las instalaciones y recorrido por la fábrica. Degustación de cerveza de tanque madurador.</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>Cervecería Baum- Fábrica
+Redes: https://www.instagram.com/cervezabaum</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="30" customHeight="1">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>Destilería Kalmar</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Visita guiada de dos horas para sumergirse en un mar de sabores y aromas únicos, degustando los productos, conociendo cada estilo y aprendiendo cuál es el maridaje perfecto para acompañar con cada comida.</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>Destilería Kalmar
+Redes: https://www.instagram.com/destileriakalmar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="30" customHeight="1">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>Aquasol</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Eco Parque Recreativo. Es el mayor parque acuático de Argentina, con increíbles y siempre renovadas atracciones para toda la familia.</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>Aquasol
+Web: https://www.aquasol.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="30" customHeight="1">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>Crucero Anamora</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Paseos de 1 hora 10 min. por la costa marplatense, con ingreso a la base naval. Embarcación de 30 m. de eslora y 6 m. de manga con capacidad para 300 pasajeros. Posee una cubierta superior con solarium, una intermedia totalmente vidriada con mesas y sillones y otra cubierta inferior con bar, pista de baile y baños.</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>Crucero Anamora
+Web: https://www.cruceroanamora.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="30" customHeight="1">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>Mr Fly Trampoline Park</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Primer parque de camas elásticas de Mar del Plata.
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>Mr Fly Trampoline Park
+Redes: https://www.facebook.com/profile.php?id=100070398603358#</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="30" customHeight="1">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>Ready Laser War</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Un juego de combate, destacado por la tecnología, seguridad, efecto de luces y sonidos en donde &amp;nbsp;vos sos el protagonista &amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>Ready Laser War
+Tel: +542235823968 [celular]</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="30" customHeight="1">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>Ready MDQ</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Laberinto laser tag, túnel laser, segas y metegol.&amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>Ready MDQ
+Tel: +542235225332 [celular]</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="30" customHeight="1">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>Parapente Viento Sur</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Paseo en parapente biplaza, acompañado de un piloto federado. No requiere experiencia previa ni cuenta con limite de edad. Se realiza en Sierras y Acantilados. Incluye traslados, fotos y videos en HD.&amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>Parapente Viento Sur
+Tel: +542234363916 [whatsapp]</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>Club de Planeadores Mar del Plata</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Vuelo de bautismo en planeador biplaza. El vuelo se compone de un remolque, por medio de un avión a motor, que eleva un planeador biplaza, donde están a bordo el piloto y el tripulante en bautismo, hasta los 600 mts. de altura, allí se libera el planeador que inicia vuelo libre en descenso hasta el aterrizaje. Durante el mismo, además de disfrutar la singular experiencia de vuelo, se contempla la ciudad desde el aire.
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>Club de Planeadores Mar del Plata
+Tel: +542236803828 [celular]</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="30" customHeight="1">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>Complejo La Serranita</t>
+        </is>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>Trekking. Paredes de Escalada. Biking - Cicloturismo - Circuito XCO. Footgolf.
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>Complejo La Serranita
+Web: https://complejolaserranita.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="30" customHeight="1">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>La Casualidad- Laberinto y Juegos Ocio Inteligente</t>
+        </is>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>Tiene 8 hectáreas de parque, campo y bosque, un laberinto de 2500 m2 y una piscina.&amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>La Casualidad- Laberinto y Juegos Ocio Inteligente
+Web: https://la-casualidad.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="45" customHeight="1">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>Quesos Los Alemanes</t>
+        </is>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>Recorrido por una quesería artesanal.&amp;nbsp;
+La visita incluye: recorrido por el campo y el tambo. Se explica el papel del tambo en la producción quesera y su importancia en la economía y cultura local. Cata de quesos artesanales acompañada de vinos seleccionados y frutas frescas. Cada producto se presenta con su historia, proceso y sugerencia de matrimonio a cargo de especialistas"
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>Quesos Los Alemanes
+Redes: https://www.facebook.com/quesoslosalemanes/</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="30" customHeight="1">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas Guiadas - Club Hípico Gato y Mancha</t>
+        </is>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas por Laguna de los Padres acompañadas por un guía
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas Guiadas - Club Hípico Gato y Mancha
+Redes: https://www.facebook.com/ClubHipicoGatoyMancha</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="30" customHeight="1">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>Escuela de SUP Mar del Plata</t>
+        </is>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>En Balneario Torreón del Monje. &amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+    </row>
+    <row r="24" ht="30" customHeight="1">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>Escuela de SUP Mar del Plata</t>
+        </is>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>En Balneario Torreón del Monje. &amp;nbsp;
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>Escuela de SUP Mar del Plata
+Tel: +542236872296 [whatsapp]</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="30" customHeight="1">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>Mar del Plata Surf School</t>
+        </is>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>Escuela de surf para principiantes, intermedios y avanzados. Todas las edades. Alquiler de tablas y trajes
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>Mar del Plata Surf School
+Web: https://www.escueladesurfmdp.com.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="30" customHeight="1">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>MDP Surf Club</t>
+        </is>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>Clases iniciales de Surf y Stand Up Paddle.
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>MDP Surf Club
+Web: https://www.mdpsurfclub.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="30" customHeight="1">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>Aeroclub Mar Del Plata</t>
+        </is>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>Paseos Aéreos. El Paseo Recreativo sobre la ciudad de Mar del Plata se desarrolla despegando desde el Aeroclub Mar del Plata, y ascendiendo hasta los 2000 pies de altitud (600 metros) sobre el nivel de mar, la duración del mismo es de 20 a 25 minutos de vuelo, &amp;nbsp;pudiendo apreciar toda la ciudad en su esplendor, la Costa Atlántica, Aeropuerto de Mar del Plata, el Parque Camet, Laguna de los Padres, Sierra de los Padres, además se observan las Rutas 2, 88, 11, y 226 de la región.</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>Aeroclub Mar del Plata
+Web: https://aeroclubmardelplata.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="60" customHeight="1">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>Bodega Trapiche</t>
+        </is>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>Es la primera bodega con influencia oceánica del país. La ubicación de sus viñedos a pocos kilómetros del mar, entre el campo y la costa bonaerenses, permite el desarrollo de un producto diferente. El particular clima costero, frío y húmedo, cuenta con un intenso régimen pluvial y una menor amplitud térmica, produciendo una variedad de vinos de perfil sutil, marcada frescura y gran complejidad aromática.</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>Bodega Trapiche Costa y Pampa
+Tel: +542235284392 [whatsapp]
+Email: turismo@cyptrapiche.com.ar
+Web: https://trapiche.com.ar/comin/turismo-chapadmalal/</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - General Pueyrredón</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>