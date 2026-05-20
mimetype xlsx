--- v0 (2026-03-24)
+++ v1 (2026-05-20)
@@ -428,194 +428,188 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="49" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="15" customWidth="1" min="7" max="7"/>
-    <col width="80" customWidth="1" min="8" max="8"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Accesibilidad</t>
-[...3 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="30" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Salones Pampas del Sur Hotel de Campo y Eventos</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>2</v>
       </c>
       <c r="D2" t="n">
         <v>290</v>
       </c>
       <c r="E2" t="n">
         <v>200</v>
       </c>
       <c r="F2" t="n">
         <v>150</v>
       </c>
-      <c r="H2" s="2" t="inlineStr">
+      <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Pampas del Sur Hotel de Campo
 Redes: https://pampasdelsur.com/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="30" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Salones Puesto Viejo Estancia y Polo Club</t>
+          <t>Salón Puesto Viejo Estancia y Polo Club</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>3</v>
       </c>
       <c r="D3" t="n">
         <v>176</v>
       </c>
       <c r="E3" t="n">
         <v>200</v>
       </c>
       <c r="F3" t="n">
         <v>180</v>
       </c>
-      <c r="H3" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>Salones Puesto Viejo Estancia y Polo Club
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Salón Puesto Viejo Estancia y Polo Club
 Redes: https://puestoviejo.com/</t>
         </is>
       </c>
     </row>
     <row r="4" ht="75" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Salón Brisas del Campo</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>1</v>
       </c>
       <c r="D4" t="n">
         <v>50</v>
       </c>
       <c r="E4" t="n">
         <v>35</v>
       </c>
       <c r="F4" t="n">
         <v>32</v>
       </c>
-      <c r="H4" s="2" t="inlineStr">
+      <c r="G4" s="2" t="inlineStr">
         <is>
           <t>BRISAS DEL CAMPO APART HOTEL
 Dirección: F ROSENBUSCH Nº 450
 Tel: +542227621694 [fijo]
 Email: carlosg@srlseres.com.ar
 Redes: https://brisasdelcampo.com.ar</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Cañuelas</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
@@ -686,84 +680,88 @@
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Puesto Viejo Estancia y Polo Club
 Redes: https://puestoviejo.com/</t>
         </is>
       </c>
     </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Pampas del Sur Hotel de Campo</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Eventos corporativos, día de campo, día de spa. El establecimiento cuenta con huerta orgánica e hidropónica.</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Pampas del Sur Hotel de Campo
 Redes: https://pampasdelsur.com/</t>
         </is>
       </c>
     </row>
-    <row r="5" ht="30" customHeight="1">
+    <row r="5" ht="105" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
+          <t>Pueblo Escondido</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Emprendimiento familiar dedicado a la producción de fiambres y embutidos siguiendo recetas italianas tradicionales. Se elaboran sopresatta, longaniza, salame, chorizo seco, jamón serrano y bondiola, entre otros. Se realizan visitas a instalaciones productivas, huerta y corrales, con venta directa al público.</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>Cañuelas (Dirección de Turismo)
+Dependencia: Secretaría de Desarrollo Productivo
+Dirección: San Martín 497, Cañuelas - CP 1814
+Tel: +542226442344 [fijo]
+Email: turismo@canuelas.gob.ar
+Web: http://www.canuelas.gov.ar
+Redes: https://www.facebook.com/Turismo.Canuelas/?locale=es_LA, https://www.instagram.com/turismo.canuelas/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="30" customHeight="1">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
           <t>La Uribeña</t>
         </is>
       </c>
-      <c r="B5" s="2" t="inlineStr">
+      <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Restaurante de campo y fábrica de cerveza.</t>
         </is>
       </c>
-      <c r="C5" s="2" t="inlineStr">
+      <c r="C6" s="2" t="inlineStr">
         <is>
           <t>La Uribeña
 Redes: https://www.instagram.com/lauribenia1/?hl=es</t>
-        </is>
-[...17 lines deleted...]
-Redes: http://www.puebloescondido.com.ar/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Cañuelas</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">