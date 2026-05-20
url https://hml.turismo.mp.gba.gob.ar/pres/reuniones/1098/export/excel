--- v1 (2026-03-25)
+++ v2 (2026-05-20)
@@ -428,128 +428,122 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="21" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="15" customWidth="1" min="7" max="7"/>
-    <col width="80" customWidth="1" min="8" max="8"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Accesibilidad</t>
-[...3 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="75" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Salones Estancia MV</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>2</v>
       </c>
       <c r="E2" t="n">
         <v>340</v>
       </c>
-      <c r="H2" s="2" t="inlineStr">
+      <c r="G2" s="2" t="inlineStr">
         <is>
           <t>MONTE VIEJO
 Dirección: Ruta 215 Km 51
 Tel: +541166078859 [fijo]
 Email: horacioblanda@gmail.com
 Redes: https://estanciamv.com.ar/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Brandsen</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>