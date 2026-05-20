--- v1 (2026-03-25)
+++ v2 (2026-05-20)
@@ -428,546 +428,535 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="62" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="15" customWidth="1" min="7" max="7"/>
-    <col width="80" customWidth="1" min="8" max="8"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Accesibilidad</t>
-[...3 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="75" customHeight="1">
+    <row r="2" ht="60" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>HOTEL BALCARCE 646</t>
+          <t>El Mingo</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1</v>
       </c>
       <c r="E2" t="n">
         <v>80</v>
       </c>
       <c r="F2" t="n">
+        <v>55</v>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>El Mingo Casa de Campo
+Dirección: Ruta 55 km 68.5
+Tel: 226615639462
+Email: rafadecesare@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="75" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Balcarce 646</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>2</v>
+      </c>
+      <c r="D3" t="n">
+        <v>136</v>
+      </c>
+      <c r="E3" t="n">
+        <v>80</v>
+      </c>
+      <c r="F3" t="n">
         <v>90</v>
       </c>
-      <c r="G2" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H2" s="2" t="inlineStr">
+      <c r="G3" s="2" t="inlineStr">
         <is>
           <t>646 HOTEL BALCARCE
 Dirección: MITRE Y GENERAL BALCARCE
 Tel: +542266422055 [fijo]
 Email: contacto@hotelbalcarce.com
 Redes: https://www.hotelbalcarce.com/</t>
         </is>
       </c>
     </row>
-    <row r="3" ht="60" customHeight="1">
-[...27 lines deleted...]
-    </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Agencia de Extensión Rural AER Balcarce del INTA</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>1</v>
       </c>
       <c r="D4" t="n">
         <v>80</v>
       </c>
       <c r="E4" t="n">
         <v>180</v>
       </c>
-      <c r="H4" s="2" t="inlineStr">
+      <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Agencia de Extensión Rural Balcarce del INTA
 Redes: https://www.instagram.com/aerbalcarce/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Salón de Asociación Cooperadora Facultad Agraria de la UNMDP</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>2</v>
       </c>
       <c r="D5" t="n">
         <v>80</v>
       </c>
       <c r="E5" t="n">
         <v>180</v>
       </c>
-      <c r="H5" s="2" t="inlineStr">
+      <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Salón de Asociación Cooperadora Facultad Agraria de la UNMDP
 Redes: https://fca.mdp.edu.ar/</t>
         </is>
       </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>La Candelaria Balcarce</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>1</v>
       </c>
       <c r="D6" t="n">
         <v>144</v>
       </c>
       <c r="E6" t="n">
         <v>150</v>
       </c>
       <c r="F6" t="n">
         <v>150</v>
       </c>
-      <c r="H6" s="2" t="inlineStr">
+      <c r="G6" s="2" t="inlineStr">
         <is>
           <t>La Candelaria Balcarce
 Redes: https://www.instagram.com/eventos.lacandelaria/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="7" ht="30" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Sociedad Rural Balcarce</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>1</v>
       </c>
       <c r="D7" t="n">
         <v>300</v>
       </c>
       <c r="E7" t="n">
         <v>300</v>
       </c>
       <c r="F7" t="n">
         <v>230</v>
       </c>
-      <c r="H7" s="2" t="inlineStr">
+      <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Sociedad Rural Balcarce
 Redes: https://www.facebook.com/p/Sociedad-Rural-de-Balcarce-100054615152932/?locale=es_LA</t>
         </is>
       </c>
     </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>La Pulpería</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>1</v>
       </c>
       <c r="D8" t="n">
         <v>400</v>
       </c>
       <c r="E8" t="n">
         <v>250</v>
       </c>
       <c r="F8" t="n">
         <v>180</v>
       </c>
-      <c r="H8" s="2" t="inlineStr">
+      <c r="G8" s="2" t="inlineStr">
         <is>
           <t>La Pulpería
 Redes: https://www.instagram.com/pulperiacarlosmaximocabrera/?hl=es-la</t>
         </is>
       </c>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Alcira Eventos</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>1</v>
       </c>
-      <c r="H9" s="2" t="inlineStr">
+      <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Alcira Eventos
 Redes: https://www.instagram.com/alciraseventos_/</t>
         </is>
       </c>
     </row>
     <row r="10" ht="30" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Sierra de los Pájaros</t>
         </is>
       </c>
       <c r="C10" t="n">
         <v>1</v>
       </c>
-      <c r="H10" s="2" t="inlineStr">
+      <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Sierra de los Pájaros
 Redes: https://www.facebook.com/p/Sierra-De-Los-P%C3%A1jaros-100058154589898/</t>
         </is>
       </c>
     </row>
     <row r="11" ht="30" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>San Antonio de la Sierra</t>
         </is>
       </c>
       <c r="C11" t="n">
         <v>1</v>
       </c>
       <c r="D11" t="n">
         <v>200</v>
       </c>
       <c r="E11" t="n">
         <v>50</v>
       </c>
-      <c r="H11" s="2" t="inlineStr">
+      <c r="G11" s="2" t="inlineStr">
         <is>
           <t>San Antonio de la Sierra
 Redes: https://www.facebook.com/SanAntoniodelaSierra/?locale=es_LA</t>
         </is>
       </c>
     </row>
     <row r="12" ht="30" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Coworking Subsecretaría de Producción y Empleo de Balcarce</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>2</v>
       </c>
       <c r="D12" t="n">
         <v>50</v>
       </c>
       <c r="E12" t="n">
         <v>25</v>
       </c>
-      <c r="H12" s="2" t="inlineStr">
+      <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Coworking Subsecretaría de Producción y Empleo de Balcarce
 Redes: https://balcarce.gob.ar/lotes-en-parque-industrial/</t>
         </is>
       </c>
     </row>
     <row r="13" ht="30" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>El Cóndor Café Coworking</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>1</v>
       </c>
       <c r="D13" t="n">
         <v>50</v>
       </c>
       <c r="E13" t="n">
         <v>45</v>
       </c>
       <c r="F13" t="n">
         <v>45</v>
       </c>
-      <c r="H13" s="2" t="inlineStr">
+      <c r="G13" s="2" t="inlineStr">
         <is>
           <t>El Cóndor Café Coworking
 Redes: https://www.instagram.com/elcondorbalcarce/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="14" ht="30" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Casa de la Historia y Cultura del Bicentenario</t>
         </is>
       </c>
       <c r="C14" t="n">
         <v>1</v>
       </c>
       <c r="D14" t="n">
         <v>132</v>
       </c>
       <c r="E14" t="n">
         <v>90</v>
       </c>
-      <c r="H14" s="2" t="inlineStr">
+      <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Casa de la Historia y Cultura del Bicentenario
 Redes: https://www.facebook.com/p/Casa-de-la-Historia-y-la-Cultura-del-Bicentenario-Balcarce-100082998978995/</t>
         </is>
       </c>
     </row>
     <row r="15" ht="30" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Teatro Municipal Luis Conti</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>1</v>
       </c>
       <c r="D15" t="n">
         <v>500</v>
       </c>
-      <c r="H15" s="2" t="inlineStr">
+      <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Teatro Municipal Luis Conti
 Redes: https://www.instagram.com/teatromunicipalbalcarce/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="16" ht="30" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Asociación Italiana Filantrópica Unida de Socorros Mutuos</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>2</v>
       </c>
       <c r="D16" t="n">
         <v>264</v>
       </c>
       <c r="E16" t="n">
         <v>180</v>
       </c>
       <c r="F16" t="n">
         <v>180</v>
       </c>
-      <c r="H16" s="2" t="inlineStr">
+      <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Asociación Italiana Filantrópica Unida de Socorros Mutuos
 Redes: https://www.facebook.com/p/Asociacion-Italiana-Balcarce-100077778120614/</t>
         </is>
       </c>
     </row>
     <row r="17" ht="30" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Salón El Casco Hotel y Spa Rural</t>
         </is>
       </c>
       <c r="C17" t="n">
         <v>1</v>
       </c>
       <c r="E17" t="n">
         <v>160</v>
       </c>
-      <c r="H17" s="2" t="inlineStr">
+      <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Salón El Casco Hotel y Spa Rural
 Redes: https://www.elcascodefangio.com/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Balcarce</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
@@ -1073,66 +1062,67 @@
         <is>
           <t>Cabalgatas La Barrosa
 Tel: +54542266483244 [celular]
 Redes: https://www.instagram.com/cabalgatas_labarrosa/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Museo del Automovilismo Juan Manuel Fangio</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>El Museo del Automovilismo Juan Manuel Fangio es un museo dedicado al piloto homónimo de automovilismo de competición. En este museo se puede ver una gran exposición, que cuenta con más de 50 automóviles y todos los trofeos del campeón mundial de Fórmula 1. Desde la reconstrucción del Ford A (1929) con el que debutó Fangio; el original de la Negrita que impulsó su destino a Europa; la Chevrolet 39, en la que corriera la Buenos Aires-Caracas</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Museo Automovilístico Juan Manuel Fangio
 Redes: https://www.museofangio.com</t>
         </is>
       </c>
     </row>
-    <row r="7" ht="45" customHeight="1">
+    <row r="7" ht="60" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Piedra Naranja Balcarce</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Kayak, trekking, rappel, mountain bike y parapente.</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Piedra Naranja
 Tel: +545492266531668 [whatsapp]
-Redes: https://www.instagram.com/piedranaranja/, https://piedranaranja.ar/</t>
+Web: https://piedranaranja.ar/
+Redes: https://www.instagram.com/piedranaranja/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Balcarce</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">