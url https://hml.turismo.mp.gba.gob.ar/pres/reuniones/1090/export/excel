--- v1 (2026-03-25)
+++ v2 (2026-05-20)
@@ -1,51 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Alojamientos" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Atractivos Turísticos" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -134,51 +136,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -426,1178 +428,1281 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="80" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="15" customWidth="1" min="7" max="7"/>
-    <col width="80" customWidth="1" min="8" max="8"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Accesibilidad</t>
-[...3 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="75" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Salones Hotel Austral</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>4</v>
       </c>
       <c r="D2" t="n">
         <v>108</v>
       </c>
       <c r="E2" t="n">
         <v>100</v>
       </c>
       <c r="F2" t="n">
         <v>80</v>
       </c>
-      <c r="H2" s="2" t="inlineStr">
+      <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Hotel Austral Bahía Blanca
 Dirección: Avenida Colón N° 159
 Tel: +542914561700 [fijo]
 Email: centraldereservas@hotelaustral.com
 Redes: https://hotelaustral.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="75" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Salones Paradores Austral</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>3</v>
       </c>
       <c r="D3" t="n">
         <v>50</v>
       </c>
       <c r="E3" t="n">
         <v>50</v>
       </c>
       <c r="F3" t="n">
         <v>26</v>
       </c>
-      <c r="H3" s="2" t="inlineStr">
+      <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Hotel Austral Bahía Blanca
 Dirección: Avenida Colón N° 159
 Tel: +542914561700 [fijo]
 Email: centraldereservas@hotelaustral.com
 Redes: https://hotelaustral.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="4" ht="75" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Salones Hotel Argos</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>5</v>
       </c>
       <c r="D4" t="n">
         <v>170</v>
       </c>
       <c r="E4" t="n">
         <v>92</v>
       </c>
       <c r="F4" t="n">
         <v>72</v>
       </c>
-      <c r="H4" s="2" t="inlineStr">
+      <c r="G4" s="2" t="inlineStr">
         <is>
           <t>HOTEL ARGOS
 Dirección: España N° 149
 Tel: +542914550404 [fijo]
 Email: reservas@hotelargos.com
 Redes: https://www.hotelargos.com/</t>
         </is>
       </c>
     </row>
     <row r="5" ht="75" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Salones Hotel Land Plaza</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>7</v>
       </c>
       <c r="D5" t="n">
         <v>162</v>
       </c>
       <c r="E5" t="n">
         <v>150</v>
       </c>
       <c r="F5" t="n">
         <v>70</v>
       </c>
-      <c r="H5" s="2" t="inlineStr">
+      <c r="G5" s="2" t="inlineStr">
         <is>
           <t>HOTEL LAND PLAZA
 Dirección: Saavedra N° 41
 Tel: +542914599000 [fijo]
 Email: recpcionbbca@landplaza.com.ar
 Redes: https://www.hotelesland.com.ar/es/inicio/</t>
         </is>
       </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Asociación Médica de Bahía Blanca</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>4</v>
       </c>
       <c r="D6" t="n">
         <v>80</v>
       </c>
       <c r="E6" t="n">
         <v>120</v>
       </c>
       <c r="F6" t="n">
         <v>60</v>
       </c>
-      <c r="H6" s="2" t="inlineStr">
+      <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Asociación médica Bahia Blanca
 Redes: https://www.ambb.org.ar/</t>
         </is>
       </c>
     </row>
     <row r="7" ht="30" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Biblioteca Popular Bernardino Rivadavia</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>4</v>
       </c>
       <c r="D7" t="n">
         <v>396</v>
       </c>
       <c r="E7" t="n">
         <v>396</v>
       </c>
-      <c r="H7" s="2" t="inlineStr">
+      <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Biblioteca Popular Bernardino Rivadavia
 Redes: https://www.instagram.com/accounts/login/?next=%2FBiblioteca.Rivadavia%2F&amp;source=omni_redirect, https://www.abrbp.org.ar/</t>
         </is>
       </c>
     </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Cámara Arbitral de Cereales de Bahía Blanca</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>2</v>
       </c>
       <c r="D8" t="n">
         <v>130</v>
       </c>
       <c r="E8" t="n">
         <v>200</v>
       </c>
       <c r="F8" t="n">
         <v>120</v>
       </c>
-      <c r="H8" s="2" t="inlineStr">
+      <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Cámara Arbitral de Cereales de Bahía Blanca
 Redes: https://www.instagram.com/accounts/login/?next=%2Fcacbb1957%2F&amp;source=omni_redirect, https://cacbb.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Cámara de Empresarios de Transporte Automotor de Cargas Regional Sureña</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="n">
         <v>120</v>
       </c>
-      <c r="H9" s="2" t="inlineStr">
+      <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Cámara de Empresarios de Transporte Automotor de Cargas Regional Sureña
 Redes: https://www.instagram.com/cetacrs/</t>
         </is>
       </c>
     </row>
     <row r="10" ht="30" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Centro Científico Tecnológico Bahía Blanca CCTCONICETBB</t>
         </is>
       </c>
       <c r="C10" t="n">
         <v>2</v>
       </c>
       <c r="D10" t="n">
         <v>260</v>
       </c>
       <c r="E10" t="n">
         <v>185</v>
       </c>
       <c r="F10" t="n">
         <v>200</v>
       </c>
-      <c r="H10" s="2" t="inlineStr">
+      <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Centro Científico Tecnológico Bahía Blanca CCTCONICETBB
 Redes: https://www.facebook.com/CONICETBahiaBlanca/?locale=es_LA, https://bahiablanca.conicet.gov.ar/</t>
         </is>
       </c>
     </row>
     <row r="11" ht="30" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>Casa Coleman</t>
         </is>
       </c>
       <c r="C11" t="n">
         <v>4</v>
       </c>
       <c r="D11" t="n">
         <v>69.5</v>
       </c>
       <c r="E11" t="n">
         <v>90</v>
       </c>
       <c r="F11" t="n">
         <v>60</v>
       </c>
-      <c r="H11" s="2" t="inlineStr">
+      <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Casa Coleman
 Redes: https://www.instagram.com/accounts/login/?next=%2Ffundasur_ig%2F&amp;source=omni_redirect, https://www.fundasur.org.ar/casa-coleman-la-casa/</t>
         </is>
       </c>
     </row>
     <row r="12" ht="30" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Centro de Analistas Clínicos</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>1</v>
       </c>
       <c r="D12" t="n">
         <v>130</v>
       </c>
       <c r="E12" t="n">
         <v>120</v>
       </c>
-      <c r="H12" s="2" t="inlineStr">
+      <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Centro de Analistas Clínicos
 Redes: https://www.facebook.com/people/Centro-de-Analistas-Clinicos-Distrito-X/100083017433152/#, http://cacdx.ar/</t>
         </is>
       </c>
     </row>
     <row r="13" ht="30" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Club Argentino</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>4</v>
       </c>
       <c r="D13" t="n">
         <v>450</v>
       </c>
       <c r="E13" t="n">
         <v>250</v>
       </c>
-      <c r="H13" s="2" t="inlineStr">
+      <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Club Argentino
 Redes: https://www.facebook.com/clubargentinobb/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fclubargentinobb%2F&amp;source=omni_redirect&amp;hl=es</t>
         </is>
       </c>
     </row>
     <row r="14" ht="30" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Colegio de Abogados y Procuradores del Departamento Judicial Bahía Blanca</t>
         </is>
       </c>
       <c r="C14" t="n">
         <v>3</v>
       </c>
       <c r="D14" t="n">
         <v>500</v>
       </c>
       <c r="E14" t="n">
         <v>150</v>
       </c>
       <c r="F14" t="n">
         <v>80</v>
       </c>
-      <c r="H14" s="2" t="inlineStr">
+      <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Colegio de Abogados y Procuradores del Departamento Judicial Bahía Blanca
 Redes: https://www.facebook.com/colegioabb/?locale=es_LA, https://cabb.org.ar/</t>
         </is>
       </c>
     </row>
     <row r="15" ht="30" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Colegio de Ingenieros</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>1</v>
       </c>
       <c r="D15" t="n">
         <v>100</v>
       </c>
       <c r="E15" t="n">
         <v>50</v>
       </c>
       <c r="F15" t="n">
         <v>25</v>
       </c>
-      <c r="H15" s="2" t="inlineStr">
+      <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Colegio de Ingenieros
 Redes: https://www.facebook.com/p/Colegio-de-Ingenieros-Distrito-1-100060918439549/?locale=es_LA, https://www.colegiodeingenieros.org.ar/</t>
         </is>
       </c>
     </row>
     <row r="16" ht="30" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Complejo Punto Aparte</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>2</v>
       </c>
       <c r="D16" t="n">
         <v>172</v>
       </c>
       <c r="E16" t="n">
         <v>140</v>
       </c>
       <c r="F16" t="n">
         <v>120</v>
       </c>
-      <c r="H16" s="2" t="inlineStr">
+      <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Complejo Punto Aparte
 Redes: https://www.facebook.com/complejopuntoaparte/?locale=es_LA, https://complejopuntoaparte.com/</t>
         </is>
       </c>
     </row>
     <row r="17" ht="30" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Corporación del Comercio Industria y Servicios</t>
         </is>
       </c>
       <c r="C17" t="n">
         <v>1</v>
       </c>
       <c r="D17" t="n">
         <v>220</v>
       </c>
       <c r="E17" t="n">
         <v>250</v>
       </c>
-      <c r="H17" s="2" t="inlineStr">
+      <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Corporación del Comercio Industria y Servicios
 Redes: https://instagram.com/ccisbahiablanca/?hl=es, https://www.ccis.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="18" ht="30" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Don Ata Eventos</t>
         </is>
       </c>
       <c r="C18" t="n">
         <v>1</v>
       </c>
       <c r="D18" t="n">
         <v>100</v>
       </c>
       <c r="E18" t="n">
         <v>80</v>
       </c>
       <c r="F18" t="n">
         <v>80</v>
       </c>
-      <c r="H18" s="2" t="inlineStr">
+      <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Don Ata Eventos
 Redes: https://www.facebook.com/p/Don-Ata-100040198515594/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fdonataeventos%2F&amp;source=omni_redirect&amp;hl=es-la</t>
         </is>
       </c>
     </row>
     <row r="19" ht="30" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>Dow Centre</t>
         </is>
       </c>
       <c r="C19" t="n">
         <v>5</v>
       </c>
       <c r="E19" t="n">
         <v>2000</v>
       </c>
-      <c r="H19" s="2" t="inlineStr">
+      <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Dow Centre
 Redes: https://www.facebook.com/DowCenterBahia/?locale=es_LA, https://www.instagram.com/dowcenterbahia/?hl=es, https://www.dowcenter.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="20" ht="30" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>El Pinar Eventos</t>
         </is>
       </c>
       <c r="C20" t="n">
         <v>2</v>
       </c>
       <c r="D20" t="n">
         <v>400</v>
       </c>
       <c r="E20" t="n">
         <v>400</v>
       </c>
       <c r="F20" t="n">
         <v>300</v>
       </c>
-      <c r="H20" s="2" t="inlineStr">
+      <c r="G20" s="2" t="inlineStr">
         <is>
           <t>El Pinar Eventos
 Redes: https://www.facebook.com/elpinar.bahiablanca/?locale=es_LA, https://www.instagram.com/elpinareventos/?hl=es, https://fiestafeliz.com.ar/salones-de-fiestas/226</t>
         </is>
       </c>
     </row>
     <row r="21" ht="30" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>La Quinta Eventos</t>
         </is>
       </c>
       <c r="C21" t="n">
         <v>1</v>
       </c>
       <c r="D21" t="n">
         <v>200</v>
       </c>
       <c r="E21" t="n">
         <v>220</v>
       </c>
       <c r="F21" t="n">
         <v>220</v>
       </c>
-      <c r="H21" s="2" t="inlineStr">
+      <c r="G21" s="2" t="inlineStr">
         <is>
           <t>La Quinta Eventos
 Redes: https://www.facebook.com/laquintabahia/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Flaquintabahia%2F&amp;source=omni_redirect&amp;hl=es, https://www.casamientos.com.ar/salones-fiestas/la-quinta-eventos--e116334</t>
         </is>
       </c>
     </row>
     <row r="22" ht="30" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Municipalidad de Bahía Blanca</t>
         </is>
       </c>
       <c r="C22" t="n">
         <v>1</v>
       </c>
       <c r="D22" t="n">
         <v>320</v>
       </c>
       <c r="E22" t="n">
         <v>300</v>
       </c>
-      <c r="H22" s="2" t="inlineStr">
+      <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Municipalidad de Bahía Blanca
 Redes: https://www.facebook.com/municipiobahia/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fmunicipiobahia%2F&amp;source=omni_redirect&amp;hl=es, https://www.bahia.gob.ar/</t>
         </is>
       </c>
     </row>
     <row r="23" ht="30" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Orión Eventos</t>
         </is>
       </c>
       <c r="C23" t="n">
         <v>1</v>
       </c>
       <c r="D23" t="n">
         <v>300</v>
       </c>
       <c r="E23" t="n">
         <v>350</v>
       </c>
       <c r="F23" t="n">
         <v>220</v>
       </c>
-      <c r="H23" s="2" t="inlineStr">
+      <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Orión Eventos
 Redes: https://www.instagram.com/accounts/login/?next=%2Forion_eventos%2F&amp;source=omni_redirect&amp;hl=es, https://web.orioneventos.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="24" ht="30" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>Palihue Golf Club</t>
         </is>
       </c>
       <c r="C24" t="n">
         <v>1</v>
       </c>
       <c r="D24" t="n">
         <v>240</v>
       </c>
       <c r="E24" t="n">
         <v>200</v>
       </c>
       <c r="F24" t="n">
         <v>170</v>
       </c>
-      <c r="H24" s="2" t="inlineStr">
+      <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Palihue Golf Club
 Redes: https://www.facebook.com/clubgolfpalihue/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fclubdegolfpalihue%2F&amp;source=omni_redirect&amp;hl=es, https://www.palihuegolfclub.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="25" ht="30" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Punto Alem</t>
         </is>
       </c>
       <c r="C25" t="n">
         <v>1</v>
       </c>
       <c r="D25" t="n">
         <v>280</v>
       </c>
       <c r="E25" t="n">
         <v>200</v>
       </c>
       <c r="F25" t="n">
         <v>150</v>
       </c>
-      <c r="H25" s="2" t="inlineStr">
+      <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Punto Alem
 Redes: https://www.facebook.com/Puntoalemeventos/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fpunto.alem%2F&amp;source=omni_redirect&amp;hl=es, https://puntoalemeventos.com/</t>
         </is>
       </c>
     </row>
     <row r="26" ht="30" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Predio Ferial de Exposiciones de la Corporación del Comercio Industria y Servicios de Bahía Blanca</t>
         </is>
       </c>
       <c r="C26" t="n">
         <v>4</v>
       </c>
       <c r="D26" t="n">
         <v>3000</v>
       </c>
       <c r="E26" t="n">
         <v>4000</v>
       </c>
       <c r="F26" t="n">
         <v>4000</v>
       </c>
-      <c r="H26" s="2" t="inlineStr">
+      <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Predio Ferial de Exposiciones de la Corporación del Comercio Industria y Servicios de Bahía Blanca
 Redes: https://www.instagram.com/accounts/login/?next=%2Ffisabahiablanca%2F&amp;source=omni_redirect&amp;hl=es-la, https://www.facebook.com/FisaBahiaBlanca/?locale=es_LA, https://www.ccis.com.ar/salones-predio-corporacion-predio-de-la-fisa/</t>
         </is>
       </c>
     </row>
     <row r="27" ht="30" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>Revoque Eventos</t>
         </is>
       </c>
       <c r="C27" t="n">
         <v>1</v>
       </c>
       <c r="D27" t="n">
         <v>249</v>
       </c>
       <c r="E27" t="n">
         <v>500</v>
       </c>
       <c r="F27" t="n">
         <v>500</v>
       </c>
-      <c r="H27" s="2" t="inlineStr">
+      <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Revoque Eventos
 Redes: https://www.facebook.com/revoqueventos/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Frevoqueeventos%2F&amp;source=omni_redirect, https://revoque-eventos.com/inicio/</t>
         </is>
       </c>
     </row>
     <row r="28" ht="30" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>Sueños Eventos</t>
         </is>
       </c>
       <c r="C28" t="n">
         <v>2</v>
       </c>
       <c r="D28" t="n">
         <v>337</v>
       </c>
       <c r="E28" t="n">
         <v>444</v>
       </c>
       <c r="F28" t="n">
         <v>250</v>
       </c>
-      <c r="H28" s="2" t="inlineStr">
+      <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Sueños Eventos
 Redes: https://www.facebook.com/p/Sue%C3%B1os-eventos-100042994044844/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Feventos_suenos%2F&amp;source=omni_redirect&amp;hl=es, https://fiestafeliz.com.ar/salones-de-fiestas/260</t>
         </is>
       </c>
     </row>
     <row r="29" ht="30" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>Teatro Gran Plaza</t>
         </is>
       </c>
       <c r="C29" t="n">
         <v>2</v>
       </c>
       <c r="D29" t="n">
         <v>1400</v>
       </c>
       <c r="E29" t="n">
         <v>1000</v>
       </c>
-      <c r="H29" s="2" t="inlineStr">
+      <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Teatro Gran Plaza
 Redes: https://www.facebook.com/granplazateatro/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fgranplazateatro%2F&amp;source=omni_redirect&amp;hl=es, https://www.granplazateatro.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="30" ht="30" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>Teatro Ingeniero White</t>
         </is>
       </c>
       <c r="C30" t="n">
         <v>1</v>
       </c>
       <c r="D30" t="n">
         <v>1300</v>
       </c>
       <c r="E30" t="n">
         <v>336</v>
       </c>
-      <c r="H30" s="2" t="inlineStr">
+      <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Teatro Ingeniero White
 Redes: https://www.facebook.com/teatroigenierowhite/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fteatroingenierowhite%2F&amp;source=omni_redirect&amp;hl=es</t>
         </is>
       </c>
     </row>
     <row r="31" ht="30" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>Teatro Rossini</t>
         </is>
       </c>
       <c r="C31" t="n">
         <v>1</v>
       </c>
       <c r="D31" t="n">
         <v>800</v>
       </c>
       <c r="E31" t="n">
         <v>540</v>
       </c>
-      <c r="H31" s="2" t="inlineStr">
+      <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Teatro Rossini
 Redes: https://www.facebook.com/AttitudeGunsNRosesTributo/videos/-bahia-blanca-teatro-rossini-vier-25-de-julio-21hs-te-gusta-guns-n-roses-attitud/962436892592583/, https://www.instagram.com/accounts/login/?next=%2Frossiniparadiso.oficial%2F&amp;source=omni_redirect&amp;hl=es</t>
         </is>
       </c>
     </row>
     <row r="32" ht="30" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Casa de la Cultura</t>
         </is>
       </c>
       <c r="C32" t="n">
         <v>1</v>
       </c>
       <c r="D32" t="n">
         <v>150</v>
       </c>
       <c r="E32" t="n">
         <v>60</v>
       </c>
-      <c r="H32" s="2" t="inlineStr">
+      <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Casa de la Cultura
 Redes: https://www.facebook.com/CulturayExtensionUNS/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fculturayextensionuns%2F&amp;source=omni_redirect&amp;hl=es, https://www.uns.edu.ar/contenidos/23/688#casa-de-la-cultura---av.-alem-925</t>
         </is>
       </c>
     </row>
     <row r="33" ht="30" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Centro Histórico Cultural</t>
         </is>
       </c>
       <c r="C33" t="n">
         <v>5</v>
       </c>
       <c r="D33" t="n">
         <v>300</v>
       </c>
       <c r="E33" t="n">
         <v>137</v>
       </c>
       <c r="F33" t="n">
         <v>150</v>
       </c>
-      <c r="H33" s="2" t="inlineStr">
+      <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Centro Histórico Cultural
 Redes: https://www.facebook.com/CulturayExtensionUNS/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fculturayextensionuns%2F&amp;source=omni_redirect&amp;hl=es, https://www.uns.edu.ar/contenidos/23/687#centro-historico-cultural---rondeau-29</t>
         </is>
       </c>
     </row>
     <row r="34" ht="30" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Rectorado</t>
         </is>
       </c>
       <c r="C34" t="n">
         <v>3</v>
       </c>
       <c r="D34" t="n">
         <v>232</v>
       </c>
       <c r="E34" t="n">
         <v>320</v>
       </c>
-      <c r="H34" s="2" t="inlineStr">
+      <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Rectorado
 Redes: https://www.facebook.com/UNSBahiaBlanca/?locale=es_LA, https://www.instagram.com/p/DG1kKwYsWpt/, https://www.uns.edu.ar/institucional/rectorado-secretarias</t>
         </is>
       </c>
     </row>
     <row r="35" ht="30" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Sede Central</t>
         </is>
       </c>
       <c r="C35" t="n">
         <v>1</v>
       </c>
       <c r="D35" t="n">
         <v>200</v>
       </c>
       <c r="E35" t="n">
         <v>250</v>
       </c>
       <c r="F35" t="n">
         <v>80</v>
       </c>
-      <c r="H35" s="2" t="inlineStr">
+      <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Sede Central
 Redes: https://www.facebook.com/UNSBahiaBlanca/?locale=es_LA, https://www.uns.edu.ar/</t>
         </is>
       </c>
     </row>
     <row r="36" ht="30" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>Universidad Tecnológica Nacional Sede Central</t>
         </is>
       </c>
       <c r="C36" t="n">
         <v>4</v>
       </c>
       <c r="D36" t="n">
         <v>228</v>
       </c>
       <c r="E36" t="n">
         <v>150</v>
       </c>
-      <c r="H36" s="2" t="inlineStr">
+      <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Universidad Tecnológica Nacional Sede Central
 Redes: https://www.facebook.com/utnbhi/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Futnbahia%2F&amp;source=omni_redirect&amp;hl=es, https://www.frbb.utn.edu.ar/frbb/</t>
         </is>
       </c>
     </row>
     <row r="37" ht="30" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>Valleverde Eventos</t>
         </is>
       </c>
       <c r="C37" t="n">
         <v>2</v>
       </c>
       <c r="D37" t="n">
         <v>135</v>
       </c>
       <c r="E37" t="n">
         <v>60</v>
       </c>
-      <c r="H37" s="2" t="inlineStr">
+      <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Valleverde Eventos
 Redes: https://www.facebook.com/Valleverdeee/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fvalleverde_eventos%2F&amp;source=omni_redirect&amp;hl=es</t>
         </is>
       </c>
     </row>
     <row r="38" ht="30" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Teatro Municipal Bahía Blanca</t>
         </is>
       </c>
       <c r="C38" t="n">
         <v>2</v>
       </c>
       <c r="D38" t="n">
         <v>1400</v>
       </c>
       <c r="E38" t="n">
         <v>710</v>
       </c>
-      <c r="H38" s="2" t="inlineStr">
+      <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Teatro Municipal Bahía Blanca
 Redes: https://teatromunicipal.bahia.gob.ar/</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Bahía Blanca</oddHeader>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="23" customWidth="1" min="1" max="1"/>
+    <col width="80" customWidth="1" min="2" max="2"/>
+    <col width="80" customWidth="1" min="3" max="3"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Nombre</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Descripción</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Contacto</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="75" customHeight="1">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Finca Nobles Caciques</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>El establecimiento se destaca por su filosofía sustentable y por haber alcanzado reconocimientos en ferias nacionales, donde su aceite de oliva multipremiado representa a Bahía Blanca como parte de la identidad productiva bonaerense. Además, la finca incluye viñedos que completan un entorno ideal para disfrutar del enoturismo y la gastronomía. Ofrecen catas guiadas de aceite de oliva y vino. En el local funciona la tienda con productos regionales.</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>Finca Nobles Caciques
+Tel: +545492915222148 [celular]
+Email: info@fincanoblescaciques.com.ar
+Web: https://www.fincanoblescaciques.com.ar
+Redes: https://www.instagram.com/fincanoblescaciques/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="60" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Finca Oliva Olivos</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Empresa familiar de producción de aceites de oliva y productos de elaboración artesanal y elaboración de té, que comenzó con 14 hectáreas y unas 1.600 plantas de olivo, bajo el sueño de trabajar la olivicultura y el turismo. Con alrededor de 3.600 plantas, en la actualidad brinda visitas guiadas con degustaciones AOVEs, servicio completo de té, almuerzo y/o cena de cuatro pasos, charlas técnicas sobre el proceso productivo. Duración estimada: de 30 a 45 minutos, o entre una hora y una hora y media si se incorpora la cosecha. Los servicios gastronómicos incluyen cata de aceites, picadas, carne braseada o pastas, postres y mesas de tapeo, con alternativas vegetarianas, veganas y aptas para celíacos. En la tienda ofrecen aceites, cosméticos y conservas y en la Casa de té, infusiones, tartas y tortas. También brindan un producto exclusivo: cena a la luz de la luna, en medio del olivar, con un menú de tres pasos y maridaje.</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>Finca Oliva Olivos
+Tel: +545492914026545 [celular]
+Email: fincaolivaolivos@gmail.com
+Redes: https://www.instagram.com/fincaolivaolivos/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="45" customHeight="1">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>Olivos Del Napostá</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>César Di Domenico y Víctor Serafini (anestesista y cirujano) trabajaron juntos desde 1984. Luego de tantos años de profesión compartida, en 2014, decidieron apostar a un proyecto saludable. Compraron 100 hectáreas en Cabildo, partido de Bahía Blanca, y lo llamaron Olivos del Napostá, por el arroyo que atraviesa la propiedad. Allí implantaron 20 hectáreas con olivos en sistema intensivo de 270 plantas por hectárea, con el fin de producir aceite de oliva virgen extra (AOVE) de alta calidad para que impacte favorablemente sobre la salud humana y también en el entorno. Ofrecen alojamiento, gastronomía y recreación, que combina momentos saludables y terapéuticos con la práctica de la olivicultura. La experiencia incluye plantar olivos, cuidarlos y cosechar sus frutos. También se destacan por el plato estrella: cordero patagónico mediterráneo al asador con aceite de oliva.</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>Olivos Del Napostá
+Email: olivosdelnaposta@gmail.com
+Web: https://www.olivosdelnaposta.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Bahía Blanca</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">