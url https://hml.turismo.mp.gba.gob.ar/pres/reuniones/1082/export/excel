--- v1 (2026-03-25)
+++ v2 (2026-05-20)
@@ -428,392 +428,406 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:G9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="38" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="15" customWidth="1" min="7" max="7"/>
-    <col width="80" customWidth="1" min="8" max="8"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Accesibilidad</t>
-[...3 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="30" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Casa de la Cultura Adolfo Alsina</t>
+          <t>Sociedad Rural de Adolfo Alsina</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>2</v>
       </c>
       <c r="D2" t="n">
+        <v>315</v>
+      </c>
+      <c r="E2" t="n">
+        <v>260</v>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Sociedad Rural de Adolfo Alsina
+Email: adolfoalsina@carbap.org</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="30" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Casa de la Cultura Adolfo Alsina</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>2</v>
+      </c>
+      <c r="D3" t="n">
         <v>277</v>
       </c>
-      <c r="E2" t="n">
+      <c r="E3" t="n">
         <v>300</v>
       </c>
-      <c r="H2" s="2" t="inlineStr">
+      <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Casa de la Cultura
 Redes: https://www.adolfoalsina.gov.ar/areas/cultura/</t>
         </is>
       </c>
     </row>
-    <row r="3" ht="30" customHeight="1">
-[...25 lines deleted...]
-    </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Arroba Eventos</t>
+          <t>Cooperativa Agrícola Ganadera Carhué</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>1</v>
       </c>
       <c r="D4" t="n">
+        <v>84</v>
+      </c>
+      <c r="E4" t="n">
+        <v>90</v>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Cooperativa Agrícola Ganadera
+Redes: https://www.cooperativacarhue.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="30" customHeight="1">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Arroba Eventos</t>
+        </is>
+      </c>
+      <c r="C5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D5" t="n">
         <v>308</v>
       </c>
-      <c r="E4" t="n">
+      <c r="E5" t="n">
         <v>300</v>
       </c>
-      <c r="H4" s="2" t="inlineStr">
+      <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Arroba Eventos
 Redes: https://www.facebook.com/arrobaeventoscarhue/?locale=es_LA</t>
         </is>
       </c>
     </row>
-    <row r="5" ht="30" customHeight="1">
-      <c r="A5" s="2" t="inlineStr">
+    <row r="6" ht="30" customHeight="1">
+      <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
-      <c r="B5" s="2" t="inlineStr">
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Teatro Español Carhué</t>
+        </is>
+      </c>
+      <c r="C6" t="n">
+        <v>1</v>
+      </c>
+      <c r="D6" t="n">
+        <v>1250</v>
+      </c>
+      <c r="E6" t="n">
+        <v>500</v>
+      </c>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Teatro Español
+Redes: https://xn--sociedadespaolacarhue-nbc.cloudi.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="30" customHeight="1">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Sociedad Italiana Carhué</t>
         </is>
       </c>
-      <c r="C5" t="n">
+      <c r="C7" t="n">
         <v>1</v>
       </c>
-      <c r="D5" t="n">
+      <c r="D7" t="n">
         <v>360</v>
       </c>
-      <c r="E5" t="n">
+      <c r="E7" t="n">
         <v>400</v>
       </c>
-      <c r="H5" s="2" t="inlineStr">
+      <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Sociedad Italiana Carhué
 Redes: https://www.instagram.com/sociedaditalianacarhue/?hl=es</t>
         </is>
       </c>
     </row>
-    <row r="6" ht="30" customHeight="1">
-[...52 lines deleted...]
-    </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Salón Hotel Epecuén</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>1</v>
       </c>
       <c r="D8" t="n">
         <v>104</v>
       </c>
       <c r="E8" t="n">
         <v>70</v>
       </c>
-      <c r="H8" s="2" t="inlineStr">
+      <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Hotel Epecuén
 Redes: https://epecuenhotel.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Salón Hotel Carhué</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>1</v>
       </c>
       <c r="D9" t="n">
         <v>120</v>
       </c>
       <c r="E9" t="n">
         <v>120</v>
       </c>
-      <c r="H9" s="2" t="inlineStr">
+      <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Hotel Carhué
 Redes: https://hotelcarhue.com.ar/portal/es-es/1404/Home</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Adolfo Alsina</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C2"/>
+  <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="32" customWidth="1" min="1" max="1"/>
     <col width="80" customWidth="1" min="2" max="2"/>
     <col width="80" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="60" customHeight="1">
+    <row r="2" ht="45" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>Recóndito Olivares</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>El proyecto surgió como una alternativa para generar arraigo local. La experiencia turística se integra a un territorio con gran potencial cultural y espiritual, donde la colonia San Miguel Arcángel conserva viva la herencia de los alemanes del Volga, su gastronomía tradicional, su arquitectura, sus festividades religiosas y su identidad comunitaria. Ofrece visitas guiadas y experiencias sensoriales. En la finca funciona el Refugio de Permacultura, un espacio construido con barro, madera y materiales reciclados del lugar, donde se puede merendar. También propone recorridos por la huerta y el monte frutal. Destacado: la degustación de Olivalatte, una infusión especial a base de hojas de olivo y leche, desarrollada en la finca.
+&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>Recóndito Olivares
+Tel: +545492923483801 [fijo]
+Redes: https://www.instagram.com/reconditoolivares/</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="60" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
           <t>Complejo Termal Mar de Epecuén</t>
         </is>
       </c>
-      <c r="B2" s="2" t="inlineStr">
+      <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Complejo termal con piletas cubiertas y climatizadas alimentadas con agua del lago. Cuenta con solárium con vista panorámica, spa, sector gastronómico y piletas exteriores con agua dulce y salada.</t>
         </is>
       </c>
-      <c r="C2" s="2" t="inlineStr">
+      <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Complejo Termal Mar de Epecuén
 Tel: +542936404194 [whatsapp]
 Email: mardeepecuen@gmail.com
-Redes: https://parquetermalmardeepecuen.online/#!/-bienvenidos/</t>
+Web: https://parquetermalmardeepecuen.online/#!/-bienvenidos/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Adolfo Alsina</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">